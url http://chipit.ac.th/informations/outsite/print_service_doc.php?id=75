--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -183,50 +183,61 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">เรียน  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ด้วย อบรมเชิงปฏิบัติการ ออกแบบกิจกรรมการเรียนรู้และวัดประเมินผลฯ ณ สพม.เลย หนองบัวลำภู ระหว่างวันที่ 20 มิถุนายน พ.ศ. 2569 ถึงวันที่ 20 มิถุนายน พ.ศ. 2569</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">พร้อมด้วยผู้ร่วมเดินทาง ได้แก่ 1. นางสาวเกษร  ชัยประทุม ตำแหน่ง ครูชำนาญการพิเศษ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ดังนั้น ข้าพเจ้าจึงขออนุญาตไปราชการตามกิจกรรมข้างต้น ดังนั้น ข้าพเจ้าจึงขออนุญาตไปราชการตามกิจกรรมข้างต้น</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">จึงเรียนมาเพื่อโปรดพิจารณา</w:t>
       </w:r>
     </w:p>
     <w:p/>