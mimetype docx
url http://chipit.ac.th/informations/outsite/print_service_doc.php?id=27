--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -193,51 +193,62 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ด้วย อบรมโครงการจัดอบรมเชิงปฏิบัติการเพื่อส่งเสริมการเรียนรู ้เทคโนโลยีปัญญาประดิษฐ์ในชั้นเรียน (ปีที่สอง) ณ โรงแรมเจริญธานี จ.ขอนแก่น ระหว่างวันที่ 18 มีนาคม พ.ศ. 2569 ถึงวันที่ 21 มีนาคม พ.ศ. 2569</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ดังนั้น ข้าพเจ้าจึงขออนุญาตไปราชการตามกิจกรรมข้างต้น </w:t>
+        <w:t xml:space="preserve">พร้อมด้วยผู้ร่วมเดินทาง ได้แก่ 1. นายนฤดล พนมคำ ตำแหน่ง ครู ชำนาญการพิเศษ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ดังนั้น ข้าพเจ้าจึงขออนุญาตไปราชการตามกิจกรรมข้างต้น อบรมโครงการจัดอบรมเชิงปฏิบัติการเพื่อส่งเสริมการเรียนรู ้เทคโนโลยีปัญญาประดิษฐ์ในชั้นเรียน (ปีที่สอง)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">จึงเรียนมาเพื่อโปรดพิจารณา</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4535.433070866141" w:type="dxa"/>
         <w:gridCol w:w="4535.433070866141" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable"/>
       </w:tblPr>
       <w:tr>