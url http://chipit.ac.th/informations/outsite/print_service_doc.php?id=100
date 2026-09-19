--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -182,62 +182,73 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">เรียน  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ด้วย นำนักเรียนเข้าร่วมแข่งขันทูบี ณ กทม. ระหว่างวันที่ 10 กรกฎาคม พ.ศ. 2569 ถึงวันที่ 14 กรกฎาคม พ.ศ. 2569</w:t>
+        <w:t xml:space="preserve">ด้วย นำนักเรียนเข้าร่วมมหกรรมรวมพลสมาชิ TO BE NUMBER ONE ระดับประเทศ ประจำปี 2569 ณ อิมแพ็ค ฟอรั่ม เมืองทองธานี จังหวัดนนทบุรี ระหว่างวันที่ 10 กรกฎาคม พ.ศ. 2569 ถึงวันที่ 14 กรกฎาคม พ.ศ. 2569</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ดังนั้น ข้าพเจ้าจึงขออนุญาตไปราชการตามกิจกรรมข้างต้น </w:t>
+        <w:t xml:space="preserve">พร้อมด้วยผู้ร่วมเดินทาง ได้แก่ 1. นางนฤมล  สุพลไทย ตำแหน่ง ครู ชำนาญการพิเศษ 2. นางพัชรินทร์  นาหัวนิล ตำแหน่ง ครู ชำนาญการพิเศษ 3. นางสาวกุลนัดดา  หว้านหอม ตำแหน่ง ครู ชำนาญการ 4. นางสาวชมพูนุท  หลานวงศ์ ตำแหน่ง พนักงานราชการ 5. นางสาวปวีณอร  ภูมิภักดี ตำแหน่ง ครู 6. นางสาวสายธาร  กรมแสง ตำแหน่ง ครู 7. นายภูวนารถ  พรมตีด ตำแหน่ง ครูผู้ช่วย 8. นายศุภวัฒน์  ดอนหมั่น ตำแหน่ง พนักงานราชการ 9. นายสมศักดิ์  นาหัวนิล ตำแหน่ง ผู้อำนวยการโรงเรียน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ดังนั้น ข้าพเจ้าจึงขออนุญาตไปราชการตามกิจกรรมข้างต้น นำนักเรียนเข้าร่วมมหกรรมรวมพลสมาชิ TO BE NUMBER ONE ระดับประเทศ ประจำปี 2569</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="907.0866141732283" w:hanging="0"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">จึงเรียนมาเพื่อโปรดพิจารณา</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4535.433070866141" w:type="dxa"/>
         <w:gridCol w:w="4535.433070866141" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable"/>
       </w:tblPr>
       <w:tr>