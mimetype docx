--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -123,51 +123,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ที่  </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">....................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535.433070866141" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">วันที่  </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5 สิงหาคม พ.ศ. 2569</w:t>
+              <w:t xml:space="preserve">20 กันยายน พ.ศ. 2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">เรื่อง  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">รายงานผลการไปราชการ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:pBdr>
@@ -193,51 +193,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:ind w:left="0" w:right="0" w:firstLine="1417.3228346456694" w:hanging="0"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ตามคำสั่งโรงเรียนกุดดินจี่พิทยาคม ที่ ................................... เรื่อง การอนุมัติให้ข้าราชการครูไปราชการ ลงวันที่ ........................................ ได้อนุมัติให้ข้าพเจ้า </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">นายพงศ์พิพัฒน์  พรมโคตร</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> เดินทางไปราชการเพื่อ </w:t>
+        <w:t xml:space="preserve"> พร้อมด้วย นายนฤดล พนมคำ ตำแหน่ง ครู ชำนาญการพิเศษ เดินทางไปราชการเพื่อ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">อบรมโครงการจัดอบรมเชิงปฏิบัติการเพื่อส่งเสริมการเรียนรู ้เทคโนโลยีปัญญาประดิษฐ์ในชั้นเรียน (ปีที่สอง)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ณ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">โรงแรมเจริญธานี จ.ขอนแก่น</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ระหว่างวันที่ </w:t>
       </w:r>
       <w:r>
         <w:rPr>