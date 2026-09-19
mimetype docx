--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="1700.787401574803" w:type="dxa"/><w:gridCol w:w="5102.362204724409" w:type="dxa"/><w:gridCol w:w="1700.787401574803" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="PlainTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1700.787401574803" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:50pt; height:50pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5102.362204724409" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="52"/><w:szCs w:val="52"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">บันทึกข้อความ</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1700.787401574803" w:type="dxa"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ส่วนราชการ  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">โรงเรียนกุดดินจี่พิทยาคม อำเภอนากลาง จังหวัดหนองบัวลำภู</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4535.433070866141" w:type="dxa"/><w:gridCol w:w="4535.433070866141" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="PlainTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4535.433070866141" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ที่  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">....................................</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4535.433070866141" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">วันที่  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">5 สิงหาคม พ.ศ. 2569</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">เรื่อง  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">รายงานผลการไปราชการ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="200"/><w:pBdr><w:bottom w:val="single" w:sz="6" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">เรียน  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t></w:r></w:p><w:p/><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="0" w:right="0" w:firstLine="1417.3228346456694" w:hanging="0"/><w:spacing w:after="100"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ตามคำสั่งโรงเรียนกุดดินจี่พิทยาคม ที่ ................................... เรื่อง การอนุมัติให้ข้าราชการครูไปราชการ ลงวันที่ ........................................ ได้อนุมัติให้ข้าพเจ้า </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">นายนฤดล พนมคำ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> เดินทางไปราชการเพื่อ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">สถาบันไอเมค อินโนเวชั่น (iMAKE) ได้ดำเนินการจัด การอบรมเชิงปฏิบัติการ ภายใต้โครงการ “บ่มเพาะครู Coding & AI (depa Coding AI 2026)” หัวข้อ AI Literacy for Education  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ณ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ห้องปฏิบัติการคอมพิวเตอร์ 9302 อาคารวิทยบริการ วิทยาลัยเทคนิคเลย จ.เลย</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ระหว่างวันที่ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 มีนาคม พ.ศ. 2569</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ถึงวันที่ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 มีนาคม พ.ศ. 2569</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> รวมเป็นเวลา ........ วัน นั้น</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="0" w:right="0" w:firstLine="1417.3228346456694" w:hanging="0"/><w:spacing w:after="100"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">บัดนี้ การปฏิบัติหน้าที่ราชการเสร็จสิ้นแล้ว ข้าพเจ้าจึงขอรายงานผลการไปราชการ ดังนี้</w:t></w:r></w:p><w:p><w:pPr><w:ind w:left="566.9291338582676" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. สรุปสาระสำคัญ/ความรู้ที่ได้รับ</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="850.3937007874015" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="150"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">..........................................................................</w:t></w:r></w:p><w:p><w:pPr><w:ind w:left="566.9291338582676" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ประโยชน์ต่อตนเองและสถานศึกษา</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="850.3937007874015" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="150"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">..........................................................................</w:t></w:r></w:p><w:p><w:pPr><w:ind w:left="566.9291338582676" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ปัญหา/อุปสรรค และข้อเสนอแนะ</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="850.3937007874015" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="150"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">- ไม่มี -</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="0" w:right="0" w:firstLine="1417.3228346456694" w:hanging="0"/><w:spacing w:after="100"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">จึงเรียนมาเพื่อโปรดทราบ</w:t></w:r></w:p><w:p/><w:p/><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">( นายนฤดล พนมคำ )</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ตำแหน่ง ครู ชำนาญการพิเศษ</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ความเห็นของผู้อำนวยการสถานศึกษา</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="8503.937007874016" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="BoxTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="8503.937007874016" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">☐ ทราบ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">☐ อื่นๆ ..........................................................................................................................................</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">...................................................................................................................................................................</w:t></w:r></w:p><w:p/><w:p><w:pPr><w:jc w:val="right"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">( นายสมศักดิ์ นาหัวนิล )</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="right"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="850.3937007874015" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="1700.787401574803" w:type="dxa"/><w:gridCol w:w="5102.362204724409" w:type="dxa"/><w:gridCol w:w="1700.787401574803" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="PlainTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="1700.787401574803" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:50pt; height:50pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5102.362204724409" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr><w:sz w:val="52"/><w:szCs w:val="52"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">บันทึกข้อความ</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="1700.787401574803" w:type="dxa"/><w:noWrap/></w:tcPr><w:p/></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ส่วนราชการ  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">โรงเรียนกุดดินจี่พิทยาคม อำเภอนากลาง จังหวัดหนองบัวลำภู</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4535.433070866141" w:type="dxa"/><w:gridCol w:w="4535.433070866141" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="PlainTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4535.433070866141" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ที่  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">....................................</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4535.433070866141" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">วันที่  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">20 กันยายน พ.ศ. 2569</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">เรื่อง  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">รายงานผลการไปราชการ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="200"/><w:pBdr><w:bottom w:val="single" w:sz="6" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="40"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">เรียน  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t></w:r></w:p><w:p/><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="0" w:right="0" w:firstLine="1417.3228346456694" w:hanging="0"/><w:spacing w:after="100"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ตามคำสั่งโรงเรียนกุดดินจี่พิทยาคม ที่ ................................... เรื่อง การอนุมัติให้ข้าราชการครูไปราชการ ลงวันที่ ........................................ ได้อนุมัติให้ข้าพเจ้า </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">นายนฤดล พนมคำ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> เดินทางไปราชการเพื่อ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">สถาบันไอเมค อินโนเวชั่น (iMAKE) ได้ดำเนินการจัด การอบรมเชิงปฏิบัติการ ภายใต้โครงการ “บ่มเพาะครู Coding & AI (depa Coding AI 2026)” หัวข้อ AI Literacy for Education  </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ณ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ห้องปฏิบัติการคอมพิวเตอร์ 9302 อาคารวิทยบริการ วิทยาลัยเทคนิคเลย จ.เลย</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ระหว่างวันที่ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 มีนาคม พ.ศ. 2569</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ถึงวันที่ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 มีนาคม พ.ศ. 2569</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> รวมเป็นเวลา ........ วัน นั้น</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="0" w:right="0" w:firstLine="1417.3228346456694" w:hanging="0"/><w:spacing w:after="100"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">บัดนี้ การปฏิบัติหน้าที่ราชการเสร็จสิ้นแล้ว ข้าพเจ้าจึงขอรายงานผลการไปราชการ ดังนี้</w:t></w:r></w:p><w:p><w:pPr><w:ind w:left="566.9291338582676" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. สรุปสาระสำคัญ/ความรู้ที่ได้รับ</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="850.3937007874015" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="150"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">..........................................................................</w:t></w:r></w:p><w:p><w:pPr><w:ind w:left="566.9291338582676" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. ประโยชน์ต่อตนเองและสถานศึกษา</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="850.3937007874015" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="150"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">..........................................................................</w:t></w:r></w:p><w:p><w:pPr><w:ind w:left="566.9291338582676" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ปัญหา/อุปสรรค และข้อเสนอแนะ</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="850.3937007874015" w:right="0" w:firstLine="0" w:hanging="0"/><w:spacing w:after="150"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">- ไม่มี -</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="both"/><w:ind w:left="0" w:right="0" w:firstLine="1417.3228346456694" w:hanging="0"/><w:spacing w:after="100"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">จึงเรียนมาเพื่อโปรดทราบ</w:t></w:r></w:p><w:p/><w:p/><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">( นายนฤดล พนมคำ )</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="center"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ตำแหน่ง ครู ชำนาญการพิเศษ</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ความเห็นของผู้อำนวยการสถานศึกษา</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="8503.937007874016" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="BoxTable"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="8503.937007874016" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">☐ ทราบ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">☐ อื่นๆ ..........................................................................................................................................</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">...................................................................................................................................................................</w:t></w:r></w:p><w:p/><w:p><w:pPr><w:jc w:val="right"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">( นายสมศักดิ์ นาหัวนิล )</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="right"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ผู้อำนวยการโรงเรียนกุดดินจี่พิทยาคม</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="850.3937007874015" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>